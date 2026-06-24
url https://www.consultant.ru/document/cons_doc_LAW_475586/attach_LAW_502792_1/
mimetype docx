--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -115,63 +115,61 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
       <w:r w:rsidR="00310223">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>555</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74668697" w14:textId="135F326A" w:rsidR="00436D0E" w:rsidRPr="00436D0E" w:rsidRDefault="00436D0E" w:rsidP="003E24C1">
       <w:pPr>
         <w:spacing w:after="1080"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00436D0E">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">(в ред. Постановления Правительства РФ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00436D0E">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
         <w:t>от 07.04.2025 № 447)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F9A868" w14:textId="77777777" w:rsidR="00EF089B" w:rsidRPr="005A29A5" w:rsidRDefault="00310223" w:rsidP="00EF089B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="60"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A29A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="60"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -483,236 +481,192 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее </w:t>
       </w:r>
       <w:r w:rsidR="00BF37FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> предложение) на Единой цифровой платформе в сфере занятости </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00D90303">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и трудовых отношений "Работа в России"</w:t>
       </w:r>
-      <w:r w:rsidR="005E0C7F">
-[...26 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="005E0C7F" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или номер предложения, </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3611" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="005E0C7F" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">присвоенный заказчиком (для предложения, которое не размещено на Единой </w:t>
       </w:r>
-      <w:r w:rsidR="004A3611">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="004A3611" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="005E0C7F" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>цифровой платформе в</w:t>
       </w:r>
-      <w:r w:rsidR="00BA7551">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00BA7551" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005E0C7F" w:rsidRPr="000E27BA">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="005E0C7F" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>сфере занятости и трудовых отношений "Работа в России")</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D90303">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3611" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6F728C" w14:textId="77777777" w:rsidR="00D90303" w:rsidRPr="001F71FC" w:rsidRDefault="00D90303" w:rsidP="004A3611">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:ind w:right="113"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A8A3B54" w14:textId="6DAA8D67" w:rsidR="00D90303" w:rsidRDefault="00D90303" w:rsidP="004A3611">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Дата размещения предложения на Единой цифровой платформе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
         <w:t>в сфере занятости и трудовых отношений "Работа в России"</w:t>
       </w:r>
-      <w:r w:rsidR="005E0C7F">
-[...26 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="005E0C7F" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или дата формирования предложения заказчиком (для предложения, которое не размещено на Единой </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3611" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="005E0C7F" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>цифровой платформе в сфере занятости и трудовых отношений "Работа в России")</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D90303">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A3611">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -745,95 +699,94 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Я,  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D63B27">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FB33F8" w14:textId="2C7EB426" w:rsidR="00D90303" w:rsidRPr="00D90303" w:rsidRDefault="00D90303" w:rsidP="0082783F">
+    <w:p w14:paraId="58FB33F8" w14:textId="2C7EB426" w:rsidR="00D90303" w:rsidRPr="00916B9E" w:rsidRDefault="00D90303" w:rsidP="0082783F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="60"/>
         <w:ind w:left="1140" w:right="113"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D90303">
+      <w:r w:rsidRPr="00916B9E">
         <w:t xml:space="preserve">(фамилия, имя, отчество (при наличии), дата рождения, паспортные данные: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D90303">
+      <w:r w:rsidRPr="00916B9E">
+        <w:br/>
         <w:t>серия, номер, когда и кем выдан, место регистрации</w:t>
       </w:r>
-      <w:r w:rsidR="002B3854">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D90303">
+      <w:r w:rsidR="002B3854" w:rsidRPr="00916B9E">
+        <w:t>, телефон, адрес электронной почты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3805A83B" w14:textId="77777777" w:rsidR="00BF37FB" w:rsidRDefault="00BF37FB" w:rsidP="00BF37FB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>заявляю о намерении заключить договор о целевом обучении</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BF37FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">заявляю о намерении заключить договор о целевом обучении </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00BF37FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>по образовательной программе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C13B1EE" w14:textId="77777777" w:rsidR="00BF37FB" w:rsidRPr="004250F2" w:rsidRDefault="00BF37FB" w:rsidP="0082783F">
       <w:pPr>
@@ -914,1830 +867,1640 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CA0D30">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">по образовательной программе высшего образования в соответствии с предложением (указывается в случае, если заявка подается гражданином, поступающим на целевое обучение по образовательным программам высшего образования за счет бюджетных ассигнований федерального бюджета, бюджетов субъектов Российской Федерации </w:t>
       </w:r>
       <w:r w:rsidR="000705C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CA0D30">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и местных бюджетов в пределах установленной квоты).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C9D618" w14:textId="3C077D4E" w:rsidR="00D90303" w:rsidRPr="00A52FEB" w:rsidRDefault="00CA0D30" w:rsidP="004A3611">
+    <w:p w14:paraId="74C9D618" w14:textId="3C077D4E" w:rsidR="00D90303" w:rsidRPr="00916B9E" w:rsidRDefault="00CA0D30" w:rsidP="004A3611">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidR="003E24C1" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="003E24C1" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0082783F" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="0082783F" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Подтверждаю соответствие требованиям, предъявляемым заказчиком </w:t>
       </w:r>
-      <w:r w:rsidR="004A3611">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="004A3611" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0082783F" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
-      <w:r w:rsidR="00F033CE" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00F033CE" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0082783F" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="0082783F" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>гражданам, с которыми заключается договор о целевом обучении</w:t>
       </w:r>
-      <w:r w:rsidR="0032389D" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="0032389D" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00792D7E" w:rsidRPr="00792D7E">
+      <w:r w:rsidR="00792D7E" w:rsidRPr="00916B9E">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:endnoteReference w:customMarkFollows="1" w:id="1"/>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00575B67" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00575B67" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414FE70E" w14:textId="065EE29F" w:rsidR="0082783F" w:rsidRPr="00A52FEB" w:rsidRDefault="0082783F" w:rsidP="00F033CE">
+    <w:p w14:paraId="414FE70E" w14:textId="065EE29F" w:rsidR="0082783F" w:rsidRPr="00916B9E" w:rsidRDefault="0082783F" w:rsidP="00F033CE">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">я соответствую требованию в части допуска к сведениям, составляющим государственную тайну, для осуществления трудовой деятельности в соответствии </w:t>
       </w:r>
-      <w:r w:rsidR="004A3611">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="004A3611" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
-      <w:r w:rsidR="00F033CE" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00F033CE" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">договором о целевом обучении:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4595417C" w14:textId="78F759FA" w:rsidR="0082783F" w:rsidRPr="00A52FEB" w:rsidRDefault="0082783F" w:rsidP="00F033CE">
+    <w:p w14:paraId="4595417C" w14:textId="78F759FA" w:rsidR="0082783F" w:rsidRPr="00916B9E" w:rsidRDefault="0082783F" w:rsidP="00F033CE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="3555"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
         <w:t>(да/нет)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4AE206" w14:textId="77777777" w:rsidR="00DF7349" w:rsidRPr="00A52FEB" w:rsidRDefault="00DF7349" w:rsidP="00DF7349">
+    <w:p w14:paraId="1E4AE206" w14:textId="77777777" w:rsidR="00DF7349" w:rsidRPr="00916B9E" w:rsidRDefault="00DF7349" w:rsidP="00DF7349">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(указывается в случае, если заказчиком установлено указанное требование);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195346AA" w14:textId="2FC63232" w:rsidR="00DF7349" w:rsidRPr="00A52FEB" w:rsidRDefault="00DF7349" w:rsidP="00CB4878">
+    <w:p w14:paraId="195346AA" w14:textId="2FC63232" w:rsidR="00DF7349" w:rsidRPr="00916B9E" w:rsidRDefault="00DF7349" w:rsidP="00CB4878">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">я соответствую требованию об отсутствии медицинских противопоказаний </w:t>
       </w:r>
-      <w:r w:rsidR="00E87940" w:rsidRPr="00A52FEB">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00E87940" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">к осуществлению трудовой деятельности в соответствии с договором о целевом </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">обучении:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BE37CD" w14:textId="77777777" w:rsidR="00DF7349" w:rsidRPr="00A52FEB" w:rsidRDefault="00DF7349" w:rsidP="00DF7349">
+    <w:p w14:paraId="54BE37CD" w14:textId="77777777" w:rsidR="00DF7349" w:rsidRPr="00916B9E" w:rsidRDefault="00DF7349" w:rsidP="00DF7349">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="1162"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
         <w:t>(да/нет)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F18722" w14:textId="77777777" w:rsidR="00DF7349" w:rsidRPr="00A52FEB" w:rsidRDefault="00DF7349" w:rsidP="00DF7349">
+    <w:p w14:paraId="38F18722" w14:textId="77777777" w:rsidR="00DF7349" w:rsidRPr="00916B9E" w:rsidRDefault="00DF7349" w:rsidP="00DF7349">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(указывается в случае, если заказчиком установлено указанное требование);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0852C2AE" w14:textId="7E3B5AA4" w:rsidR="00CB4878" w:rsidRPr="00A52FEB" w:rsidRDefault="00DF7349" w:rsidP="001018D5">
+    <w:p w14:paraId="0852C2AE" w14:textId="7E3B5AA4" w:rsidR="00CB4878" w:rsidRPr="00916B9E" w:rsidRDefault="00DF7349" w:rsidP="001018D5">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>я участвовал в конкурсе на заключение договора о целевом обучении,</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4878" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00CB4878" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001018D5">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>проведенном федеральным государственным органом, органом государственной</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4878" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00CB4878" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001018D5">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">власти субъекта Российской Федерации, органом местного самоуправления, </w:t>
       </w:r>
-      <w:r w:rsidR="001018D5">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4878" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00CB4878" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">положительным результатом: </w:t>
       </w:r>
-      <w:r w:rsidR="00CB4878" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00CB4878" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2DA046" w14:textId="77777777" w:rsidR="00CB4878" w:rsidRPr="00A52FEB" w:rsidRDefault="00CB4878" w:rsidP="001018D5">
+    <w:p w14:paraId="1C2DA046" w14:textId="77777777" w:rsidR="00CB4878" w:rsidRPr="00916B9E" w:rsidRDefault="00CB4878" w:rsidP="001018D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="3332"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
         <w:t>(да/нет)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775F0B59" w14:textId="6A03470E" w:rsidR="00DF7349" w:rsidRPr="00A52FEB" w:rsidRDefault="00DF7349" w:rsidP="00934402">
+    <w:p w14:paraId="775F0B59" w14:textId="6A03470E" w:rsidR="00DF7349" w:rsidRPr="00916B9E" w:rsidRDefault="00DF7349" w:rsidP="00934402">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(указывается в случае, если заказчиком установлено указанное требование);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74918D65" w14:textId="441FF6B4" w:rsidR="00DF7349" w:rsidRPr="00A52FEB" w:rsidRDefault="00DF7349" w:rsidP="001018D5">
+    <w:p w14:paraId="74918D65" w14:textId="441FF6B4" w:rsidR="00DF7349" w:rsidRPr="00916B9E" w:rsidRDefault="00DF7349" w:rsidP="001018D5">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>я соответствую иным требованиям, предъявляемым заказчиком к гражданам,</w:t>
       </w:r>
-      <w:r w:rsidR="00934402" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00934402" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001018D5">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
-      <w:r w:rsidR="00461CE5" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00461CE5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>которыми заключается договор о целевом обучении:</w:t>
       </w:r>
-      <w:r w:rsidR="00934402" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00934402" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70151355" w14:textId="77777777" w:rsidR="00934402" w:rsidRPr="00A52FEB" w:rsidRDefault="00934402" w:rsidP="00461CE5">
+    <w:p w14:paraId="70151355" w14:textId="77777777" w:rsidR="00934402" w:rsidRPr="00916B9E" w:rsidRDefault="00934402" w:rsidP="00461CE5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="5698"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
         <w:t>(да/нет)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEF6FDE" w14:textId="19482DEF" w:rsidR="00DF7349" w:rsidRPr="00A52FEB" w:rsidRDefault="00DF7349" w:rsidP="001018D5">
+    <w:p w14:paraId="3AEF6FDE" w14:textId="19482DEF" w:rsidR="00DF7349" w:rsidRPr="00916B9E" w:rsidRDefault="00DF7349" w:rsidP="001018D5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(указывается в случае, если заказчиком установлены указанные требования, </w:t>
       </w:r>
-      <w:r w:rsidR="001018D5">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
-      <w:r w:rsidR="00934402" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00934402" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>том числе требование о проживании на территории закрытого</w:t>
       </w:r>
-      <w:r w:rsidR="00934402" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00934402" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>административно-территориального образования, указанного в предложении)</w:t>
       </w:r>
-      <w:r w:rsidR="00934402" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00934402" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C82AE46" w14:textId="0116FBCD" w:rsidR="00461CE5" w:rsidRPr="00A52FEB" w:rsidRDefault="00256B52" w:rsidP="001018D5">
+    <w:p w14:paraId="2C82AE46" w14:textId="0116FBCD" w:rsidR="00461CE5" w:rsidRPr="00916B9E" w:rsidRDefault="00256B52" w:rsidP="001018D5">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7. Я завершил (завершаю в текущем учебном году) освоение</w:t>
       </w:r>
-      <w:r w:rsidR="00461CE5" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00461CE5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">образовательной </w:t>
       </w:r>
-      <w:r w:rsidR="001018D5">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">программы  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321AA69E" w14:textId="77777777" w:rsidR="00461CE5" w:rsidRPr="00A52FEB" w:rsidRDefault="00461CE5" w:rsidP="00461CE5">
+    <w:p w14:paraId="321AA69E" w14:textId="77777777" w:rsidR="00461CE5" w:rsidRPr="00916B9E" w:rsidRDefault="00461CE5" w:rsidP="00461CE5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E7A9814" w14:textId="16EA3044" w:rsidR="00913287" w:rsidRPr="00A52FEB" w:rsidRDefault="00256B52" w:rsidP="001018D5">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7A9814" w14:textId="16EA3044" w:rsidR="00913287" w:rsidRPr="00916B9E" w:rsidRDefault="00256B52" w:rsidP="001018D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="2694"/>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в соответствии с</w:t>
       </w:r>
-      <w:r w:rsidR="00461CE5" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00461CE5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">договором о целевом обучении, которым установлено право </w:t>
       </w:r>
-      <w:r w:rsidR="001018D5">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на освобождение от</w:t>
       </w:r>
-      <w:r w:rsidR="00461CE5" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00461CE5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ответственности за неисполнение обязательства </w:t>
       </w:r>
-      <w:r w:rsidR="001018D5">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>по осуществлению трудовой</w:t>
       </w:r>
-      <w:r w:rsidR="00461CE5" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00461CE5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">деятельности по договору о целевом обучении </w:t>
       </w:r>
-      <w:r w:rsidR="001018D5">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в случае заключения с тем же</w:t>
       </w:r>
-      <w:r w:rsidR="00461CE5" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00461CE5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">заказчиком договора о целевом обучении </w:t>
       </w:r>
-      <w:r w:rsidR="001018D5">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>по образовательным программам</w:t>
       </w:r>
-      <w:r w:rsidR="00461CE5" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00461CE5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">следующего уровня </w:t>
       </w:r>
-      <w:r w:rsidR="00913287" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00913287" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C3D07C" w14:textId="77777777" w:rsidR="00913287" w:rsidRPr="00A52FEB" w:rsidRDefault="00913287" w:rsidP="001018D5">
+    <w:p w14:paraId="74C3D07C" w14:textId="77777777" w:rsidR="00913287" w:rsidRPr="00916B9E" w:rsidRDefault="00913287" w:rsidP="001018D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="5630"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4CB2D372" w14:textId="7C25E9D0" w:rsidR="00256B52" w:rsidRPr="00A52FEB" w:rsidRDefault="001018D5" w:rsidP="00D514DB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB2D372" w14:textId="7C25E9D0" w:rsidR="00256B52" w:rsidRPr="00916B9E" w:rsidRDefault="001018D5" w:rsidP="00D514DB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(указывается в случае, если заявка дается на </w:t>
       </w:r>
-      <w:r w:rsidR="00256B52" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00256B52" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>предложение, которое адресовано гражданам,</w:t>
       </w:r>
-      <w:r w:rsidR="00461CE5" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00461CE5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00256B52" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00256B52" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">заключающим с тем же заказчиком договор о целевом обучении </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00256B52" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>по</w:t>
       </w:r>
-      <w:r w:rsidR="00461CE5" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00461CE5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00256B52" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00256B52" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>образовательным программам следующего уровня).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738224F8" w14:textId="5587B950" w:rsidR="0082783F" w:rsidRDefault="00256B52" w:rsidP="001018D5">
+    <w:p w14:paraId="738224F8" w14:textId="5587B950" w:rsidR="0082783F" w:rsidRPr="00916B9E" w:rsidRDefault="00256B52" w:rsidP="001018D5">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Даю согласие на передачу моих персональных данных, включая</w:t>
       </w:r>
-      <w:r w:rsidR="00D514DB" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00D514DB" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>контактные данные (телефон, адрес электронной почты), заказчику для</w:t>
       </w:r>
-      <w:r w:rsidR="00D514DB" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00D514DB" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>осуществления взаимодействия до заключения договора о целевом обучении</w:t>
       </w:r>
-      <w:r w:rsidR="00D514DB" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00D514DB" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(указанное согласие </w:t>
       </w:r>
-      <w:r w:rsidR="001018D5">
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>дается совершеннолетним гражданином; в случае если</w:t>
       </w:r>
-      <w:r w:rsidR="00D514DB" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00D514DB" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>гражданин является несовершеннолетним, согласие на передачу персональных</w:t>
       </w:r>
-      <w:r w:rsidR="00D514DB" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00D514DB" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>данных гражданина дается его законным представителем (родителем,</w:t>
       </w:r>
-      <w:r w:rsidR="00D514DB" w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00D514DB" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FEB">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>усыновителем или попечителем).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2748AE" w14:textId="77777777" w:rsidR="0032389D" w:rsidRPr="0032389D" w:rsidRDefault="00CA0D30" w:rsidP="00B06CBC">
+    <w:p w14:paraId="7E2748AE" w14:textId="77777777" w:rsidR="0032389D" w:rsidRPr="00916B9E" w:rsidRDefault="00CA0D30" w:rsidP="00B06CBC">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2013"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0D30">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Приложени</w:t>
       </w:r>
-      <w:r w:rsidR="0032389D">
+      <w:r w:rsidR="0032389D" w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0D30">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0D30">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1. Согласие законного представителя несовершеннолетнего </w:t>
       </w:r>
-      <w:r w:rsidR="0032389D">
-[...7 lines deleted...]
-    <w:p w14:paraId="441C460E" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00FF5A71" w:rsidRDefault="00CA0D30" w:rsidP="001018D5">
+      <w:r w:rsidR="0032389D" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441C460E" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00916B9E" w:rsidRDefault="00CA0D30" w:rsidP="001018D5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0D30">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>гражданина</w:t>
       </w:r>
-      <w:r w:rsidR="00FF5A71">
+      <w:r w:rsidR="00FF5A71" w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0D30">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> родителя, усыновителя или попечителя </w:t>
       </w:r>
-      <w:r w:rsidR="0032389D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00CA0D30">
+      <w:r w:rsidR="0032389D" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5A71">
+      <w:r w:rsidR="00FF5A71" w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0D30">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> законный представитель) на заключение договора </w:t>
       </w:r>
-      <w:r w:rsidR="0032389D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00CA0D30">
+      <w:r w:rsidR="0032389D" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">о целевом обучении (в случае если гражданин </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5A71">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00CA0D30">
+      <w:r w:rsidR="00FF5A71" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">не приобрел дееспособность в полном объеме в </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5A71">
+      <w:r w:rsidR="00FF5A71" w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">соответствии </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5A71">
+      <w:r w:rsidR="00FF5A71" w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5046"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="397"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA0D30" w:rsidRPr="00CA0D30" w14:paraId="5A0C3CD6" w14:textId="77777777" w:rsidTr="001018D5">
+      <w:tr w:rsidR="00CA0D30" w:rsidRPr="00916B9E" w14:paraId="5A0C3CD6" w14:textId="77777777" w:rsidTr="001018D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5046" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB850E5" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00CA0D30" w:rsidRDefault="00FF5A71" w:rsidP="0001645B">
+          <w:p w14:paraId="0BB850E5" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00916B9E" w:rsidRDefault="00FF5A71" w:rsidP="0001645B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">с </w:t>
+            <w:r w:rsidRPr="00916B9E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с законодательством Российской Федерации) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA0D30">
-[...13 lines deleted...]
-            <w:r w:rsidR="00CA0D30" w:rsidRPr="00CA0D30">
+            <w:r w:rsidR="00CA0D30" w:rsidRPr="00916B9E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>на</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39041172" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00CA0D30" w:rsidRDefault="00CA0D30" w:rsidP="0001645B">
+          <w:p w14:paraId="39041172" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00916B9E" w:rsidRDefault="00CA0D30" w:rsidP="0001645B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1E1B5A" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00CA0D30" w:rsidRDefault="00CA0D30" w:rsidP="004D43D2">
+          <w:p w14:paraId="6C1E1B5A" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00916B9E" w:rsidRDefault="00CA0D30" w:rsidP="004D43D2">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00916B9E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>л.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2286C25F" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="008F08BD" w:rsidRDefault="008F08BD" w:rsidP="008F08BD">
+    <w:p w14:paraId="2286C25F" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00916B9E" w:rsidRDefault="008F08BD" w:rsidP="008F08BD">
       <w:pPr>
         <w:ind w:left="2013"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Заявление о согласии на обработку персональных данных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="369"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="397"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA0D30" w:rsidRPr="00CA0D30" w14:paraId="73C6477A" w14:textId="77777777" w:rsidTr="006445D9">
+      <w:tr w:rsidR="00CA0D30" w:rsidRPr="00916B9E" w14:paraId="73C6477A" w14:textId="77777777" w:rsidTr="006445D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="369" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26DB8E2E" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00CA0D30" w:rsidRDefault="00CA0D30" w:rsidP="0001645B">
+          <w:p w14:paraId="26DB8E2E" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00916B9E" w:rsidRDefault="00CA0D30" w:rsidP="0001645B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA0D30">
+            <w:r w:rsidRPr="00916B9E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>на</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEA421E" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00CA0D30" w:rsidRDefault="00CA0D30" w:rsidP="0001645B">
+          <w:p w14:paraId="4FEA421E" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00916B9E" w:rsidRDefault="00CA0D30" w:rsidP="0001645B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68F756B5" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00CA0D30" w:rsidRDefault="008F08BD" w:rsidP="004D43D2">
+          <w:p w14:paraId="68F756B5" w14:textId="77777777" w:rsidR="00CA0D30" w:rsidRPr="00916B9E" w:rsidRDefault="008F08BD" w:rsidP="004D43D2">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00916B9E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>л.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18B0F87A" w14:textId="77777777" w:rsidR="00955262" w:rsidRPr="00955262" w:rsidRDefault="00CA0D30" w:rsidP="00B06CBC">
+    <w:p w14:paraId="18B0F87A" w14:textId="77777777" w:rsidR="00955262" w:rsidRPr="00916B9E" w:rsidRDefault="00CA0D30" w:rsidP="00B06CBC">
       <w:pPr>
         <w:ind w:left="2013"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0D30">
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. </w:t>
       </w:r>
-      <w:r w:rsidR="00955262" w:rsidRPr="00955262">
+      <w:r w:rsidR="00955262" w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Документы, подтверждающие соответствие гражданина </w:t>
       </w:r>
-      <w:r w:rsidR="00955262">
-[...7 lines deleted...]
-    <w:p w14:paraId="58391C30" w14:textId="52DD0981" w:rsidR="00CA0D30" w:rsidRPr="00560195" w:rsidRDefault="00955262" w:rsidP="001018D5">
+      <w:r w:rsidR="00955262" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58391C30" w14:textId="52DD0981" w:rsidR="00CA0D30" w:rsidRPr="00916B9E" w:rsidRDefault="00955262" w:rsidP="001018D5">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955262">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">требованиям, предъявляемым к гражданам, с которыми </w:t>
+      </w:r>
+      <w:r w:rsidR="001018D5" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>заключается договор</w:t>
       </w:r>
-      <w:r w:rsidR="00560195">
-[...13 lines deleted...]
-      <w:r w:rsidR="00560195">
+      <w:r w:rsidR="00560195" w:rsidRPr="00916B9E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о целевом обучении:</w:t>
+      </w:r>
+      <w:r w:rsidR="00560195" w:rsidRPr="00916B9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2296" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="397"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00560195" w:rsidRPr="00CA0D30" w14:paraId="62225E75" w14:textId="77777777" w:rsidTr="006445D9">
+      <w:tr w:rsidR="00560195" w:rsidRPr="00916B9E" w14:paraId="62225E75" w14:textId="77777777" w:rsidTr="001F5EB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21FB3C4D" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00CA0D30" w:rsidRDefault="00560195" w:rsidP="003E24C1">
+          <w:p w14:paraId="21FB3C4D" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00916B9E" w:rsidRDefault="00560195" w:rsidP="003E24C1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4507CD" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00CA0D30" w:rsidRDefault="00560195" w:rsidP="00955262">
+          <w:p w14:paraId="3E4507CD" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00916B9E" w:rsidRDefault="00560195" w:rsidP="00955262">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA0D30">
+            <w:r w:rsidRPr="00916B9E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>на</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7949154B" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00CA0D30" w:rsidRDefault="00560195" w:rsidP="0001645B">
+          <w:p w14:paraId="7949154B" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00916B9E" w:rsidRDefault="00560195" w:rsidP="0001645B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="03C2C594" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00CA0D30" w:rsidRDefault="00560195" w:rsidP="00955262">
+          <w:p w14:paraId="03C2C594" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00916B9E" w:rsidRDefault="00560195" w:rsidP="00955262">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00916B9E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>л.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00560195" w:rsidRPr="00CA0D30" w14:paraId="12D267AD" w14:textId="77777777" w:rsidTr="001F5EB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADCD26C" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00916B9E" w:rsidRDefault="00560195" w:rsidP="003E24C1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54813148" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00916B9E" w:rsidRDefault="00560195" w:rsidP="0001645B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00916B9E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4C6BE6" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00916B9E" w:rsidRDefault="00560195" w:rsidP="0001645B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD4411A" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00CA0D30" w:rsidRDefault="00560195" w:rsidP="0001645B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00916B9E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>л.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B8EA856" w14:textId="77777777" w:rsidR="00955262" w:rsidRPr="00955262" w:rsidRDefault="00955262" w:rsidP="00955262">
-[...1 lines deleted...]
-        <w:ind w:left="2268"/>
+    <w:p w14:paraId="2CE01A89" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00560195" w:rsidRDefault="00560195" w:rsidP="00CF5D90">
+      <w:pPr>
+        <w:ind w:left="2013"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA0D30">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Иные документы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955262">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="6889" w:type="dxa"/>
         <w:tblInd w:w="2296" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="397"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00560195" w:rsidRPr="00CA0D30" w14:paraId="12D267AD" w14:textId="77777777" w:rsidTr="006445D9">
+      <w:tr w:rsidR="00560195" w:rsidRPr="00CA0D30" w14:paraId="1F9B52BA" w14:textId="77777777" w:rsidTr="001F5EB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...135 lines deleted...]
-            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2C66C693" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00CA0D30" w:rsidRDefault="00560195" w:rsidP="003E24C1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7DDCAFD8" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00CA0D30" w:rsidRDefault="00560195" w:rsidP="0001645B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA0D30">
@@ -2768,84 +2531,60 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0536BA72" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00CA0D30" w:rsidRDefault="00560195" w:rsidP="0001645B">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>л.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...26 lines deleted...]
-      <w:tr w:rsidR="00560195" w:rsidRPr="00CA0D30" w14:paraId="7C7657AC" w14:textId="77777777" w:rsidTr="006445D9">
+      <w:tr w:rsidR="00560195" w:rsidRPr="00CA0D30" w14:paraId="7C7657AC" w14:textId="77777777" w:rsidTr="001F5EB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="290A27CF" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00CA0D30" w:rsidRDefault="00560195" w:rsidP="003E24C1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="05A5FBF5" w14:textId="77777777" w:rsidR="00560195" w:rsidRPr="00CA0D30" w:rsidRDefault="00560195" w:rsidP="0001645B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA0D30">
@@ -3235,58 +2974,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DF3F062" w14:textId="77777777" w:rsidR="006D2B88" w:rsidRPr="00CA0D30" w:rsidRDefault="006D2B88" w:rsidP="00CA0D30">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D2B88" w:rsidRPr="00CA0D30" w:rsidSect="005A29A5">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="567" w:left="1418" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="709"/>
       <w:rtlGutter/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BE5BAF6" w14:textId="77777777" w:rsidR="00D77F78" w:rsidRDefault="00D77F78">
+    <w:p w14:paraId="1FD677F4" w14:textId="77777777" w:rsidR="001C5EA3" w:rsidRDefault="001C5EA3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45C87EDF" w14:textId="77777777" w:rsidR="00D77F78" w:rsidRDefault="00D77F78">
+    <w:p w14:paraId="6C1F1E9E" w14:textId="77777777" w:rsidR="001C5EA3" w:rsidRDefault="001C5EA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="37FB7541" w14:textId="2B615949" w:rsidR="00792D7E" w:rsidRDefault="00792D7E" w:rsidP="006445D9">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00792D7E">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2B88">
         <w:t xml:space="preserve">Настоящая форма заявки может быть дополнена пунктами, предусмотренными Положением о целевом обучении по образовательным программам среднего профессионального и высшего образования, утвержденным постановлением Правительства Российской Федерации от 27 апреля 2024 г. № 555 </w:t>
       </w:r>
       <w:r>
@@ -3307,58 +3046,58 @@
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65E112C2" w14:textId="77777777" w:rsidR="00D77F78" w:rsidRDefault="00D77F78">
+    <w:p w14:paraId="64E6E4C6" w14:textId="77777777" w:rsidR="001C5EA3" w:rsidRDefault="001C5EA3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C566551" w14:textId="77777777" w:rsidR="00D77F78" w:rsidRDefault="00D77F78">
+    <w:p w14:paraId="17D1CB64" w14:textId="77777777" w:rsidR="001C5EA3" w:rsidRDefault="001C5EA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="35063B55" w14:textId="77777777" w:rsidR="00DC31A8" w:rsidRDefault="00DC31A8">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
@@ -3485,96 +3224,100 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00064425"/>
     <w:rsid w:val="0001645B"/>
     <w:rsid w:val="00021E98"/>
     <w:rsid w:val="00060B88"/>
     <w:rsid w:val="00064425"/>
     <w:rsid w:val="000705C7"/>
     <w:rsid w:val="000E27BA"/>
     <w:rsid w:val="000F6178"/>
     <w:rsid w:val="001018D5"/>
     <w:rsid w:val="001A6F96"/>
+    <w:rsid w:val="001C5EA3"/>
+    <w:rsid w:val="001F5EB4"/>
     <w:rsid w:val="001F71FC"/>
     <w:rsid w:val="0024095F"/>
     <w:rsid w:val="00256B52"/>
     <w:rsid w:val="002A1A71"/>
     <w:rsid w:val="002B3854"/>
     <w:rsid w:val="00310223"/>
     <w:rsid w:val="0032389D"/>
     <w:rsid w:val="0036114D"/>
     <w:rsid w:val="00365FD1"/>
     <w:rsid w:val="00374760"/>
     <w:rsid w:val="00392874"/>
     <w:rsid w:val="003A1F02"/>
     <w:rsid w:val="003A7AFD"/>
     <w:rsid w:val="003E24C1"/>
     <w:rsid w:val="00400781"/>
     <w:rsid w:val="004250F2"/>
     <w:rsid w:val="00436D0E"/>
     <w:rsid w:val="00461CE5"/>
     <w:rsid w:val="004A3611"/>
     <w:rsid w:val="004B5F6E"/>
     <w:rsid w:val="004D0D64"/>
     <w:rsid w:val="004D43D2"/>
     <w:rsid w:val="004F5EA5"/>
     <w:rsid w:val="005020E5"/>
     <w:rsid w:val="00560195"/>
     <w:rsid w:val="00575B67"/>
     <w:rsid w:val="005A29A5"/>
     <w:rsid w:val="005E0C7F"/>
     <w:rsid w:val="006269AA"/>
     <w:rsid w:val="006445D9"/>
     <w:rsid w:val="00666C83"/>
     <w:rsid w:val="00671FD6"/>
     <w:rsid w:val="006C530C"/>
     <w:rsid w:val="006D2B88"/>
+    <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="00725396"/>
     <w:rsid w:val="007272F0"/>
     <w:rsid w:val="00746227"/>
     <w:rsid w:val="00746C91"/>
     <w:rsid w:val="00792D7E"/>
     <w:rsid w:val="007C59A7"/>
     <w:rsid w:val="007F4ACF"/>
     <w:rsid w:val="0082783F"/>
     <w:rsid w:val="008502F0"/>
     <w:rsid w:val="008B2187"/>
     <w:rsid w:val="008F08BD"/>
     <w:rsid w:val="00913287"/>
+    <w:rsid w:val="00916B9E"/>
     <w:rsid w:val="00930502"/>
     <w:rsid w:val="0093276C"/>
     <w:rsid w:val="00934402"/>
     <w:rsid w:val="0095450C"/>
     <w:rsid w:val="00955262"/>
     <w:rsid w:val="009C026D"/>
     <w:rsid w:val="00A52FEB"/>
     <w:rsid w:val="00A86BA0"/>
     <w:rsid w:val="00A94ED8"/>
     <w:rsid w:val="00AD1148"/>
     <w:rsid w:val="00B053DA"/>
     <w:rsid w:val="00B06CBC"/>
     <w:rsid w:val="00B66943"/>
     <w:rsid w:val="00BA7551"/>
     <w:rsid w:val="00BF37FB"/>
     <w:rsid w:val="00CA0D30"/>
     <w:rsid w:val="00CB11FF"/>
     <w:rsid w:val="00CB4878"/>
     <w:rsid w:val="00CD3ED0"/>
     <w:rsid w:val="00CF5D90"/>
     <w:rsid w:val="00D128F8"/>
     <w:rsid w:val="00D514DB"/>
     <w:rsid w:val="00D63B27"/>
     <w:rsid w:val="00D77F78"/>
     <w:rsid w:val="00D90303"/>
@@ -4487,69 +4230,69 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>837</Words>
-  <Characters>4773</Characters>
+  <Characters>4771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>КонсультантПлюс</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5599</CharactersWithSpaces>
+  <CharactersWithSpaces>5597</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>КонсультантПлюс</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>