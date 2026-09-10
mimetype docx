--- v0 (2026-07-14)
+++ v1 (2026-09-10)
@@ -19,72 +19,79 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="29F47690" w14:textId="77777777" w:rsidR="00A82229" w:rsidRPr="00740803" w:rsidRDefault="00A82229" w:rsidP="00A82229">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(в ред. Постановления Правительства РФ от 04.12.2024 № 1708)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D737873" w14:textId="7A16E914" w:rsidR="000E3DC5" w:rsidRPr="000C1F79" w:rsidRDefault="00D3430C" w:rsidP="00995A0C">
+    <w:p w14:paraId="3D737873" w14:textId="1AD095B0" w:rsidR="000E3DC5" w:rsidRPr="000C1F79" w:rsidRDefault="00D3430C" w:rsidP="00995A0C">
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1F79">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Ф</w:t>
       </w:r>
       <w:r w:rsidR="000C1F79" w:rsidRPr="000C1F79">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>орма 7</w:t>
+        <w:t xml:space="preserve">орма </w:t>
+      </w:r>
+      <w:r w:rsidR="009B705D">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E0AE85" w14:textId="77777777" w:rsidR="00D71D66" w:rsidRDefault="009D64C1" w:rsidP="009D64C1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ЖУРНАЛ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7393D684" w14:textId="77777777" w:rsidR="009D64C1" w:rsidRDefault="009D64C1" w:rsidP="000111F4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -754,51 +761,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00F3351B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Пояснения:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160994FC" w14:textId="77777777" w:rsidR="000D0F61" w:rsidRPr="00F3351B" w:rsidRDefault="000D0F61" w:rsidP="000D0F61">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3351B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Если в период работы в организации гражданин назначается на другую должность, предусматривающую допуск к государственной тайне по имеющейся у него форме, наименование этой должности вносится в графу 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A541EB" w14:textId="7AB8FB84" w:rsidR="000D0F61" w:rsidRPr="00F3351B" w:rsidRDefault="000D0F61" w:rsidP="000D0F61">
+    <w:p w14:paraId="08A541EB" w14:textId="7AB8FB84" w:rsidR="000D0F61" w:rsidRPr="00F3351B" w:rsidRDefault="000D0F61" w:rsidP="00751EB3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3351B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. В графе 3 отражаются исходящий номер и дата письма в орган безопасности</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3351B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">(о направлении карточки допуска (форма 1) и документальных материалов, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE40E8">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -822,105 +829,119 @@
       </w:r>
       <w:r w:rsidRPr="00F3351B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> письма о направлении из другой организации карточки допуска (форма 1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DE9AF4" w14:textId="77777777" w:rsidR="009632F0" w:rsidRPr="00F3351B" w:rsidRDefault="009632F0" w:rsidP="000D0F61">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3351B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. В графе 4 указывается также наименование органа безопасности, проводившего проверочные мероприятия.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EB6086" w14:textId="77777777" w:rsidR="000D0F61" w:rsidRPr="00F3351B" w:rsidRDefault="009632F0" w:rsidP="000D0F61">
+    <w:p w14:paraId="64EB6086" w14:textId="66749408" w:rsidR="000D0F61" w:rsidRPr="00F3351B" w:rsidRDefault="009632F0" w:rsidP="00751EB3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3351B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4. В графе 8 количество листов карточки допуска (форма 1), в том числе листов дубликатов, указывается путем прибавления дополнительно оформляемых листов</w:t>
+        <w:t xml:space="preserve">4. В графе 8 количество листов карточки допуска (форма 1), в том числе листов </w:t>
+      </w:r>
+      <w:r w:rsidR="00751EB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F3351B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дубликатов, указывается путем прибавления дополнительно оформляемых листов</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3351B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>к имеющимся.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E2E55F" w14:textId="77777777" w:rsidR="000D0F61" w:rsidRDefault="000D0F61" w:rsidP="000D0F61">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D0F61" w:rsidSect="00F3351B">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1304" w:bottom="567" w:left="1304" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="709"/>
       <w:rtlGutter/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29F88B45" w14:textId="77777777" w:rsidR="00CC327B" w:rsidRDefault="00CC327B">
+    <w:p w14:paraId="09ADAEC6" w14:textId="77777777" w:rsidR="00A10B3E" w:rsidRDefault="00A10B3E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09AE7DE8" w14:textId="77777777" w:rsidR="00CC327B" w:rsidRDefault="00CC327B">
+    <w:p w14:paraId="68A805DD" w14:textId="77777777" w:rsidR="00A10B3E" w:rsidRDefault="00A10B3E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
@@ -928,58 +949,58 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56DB7017" w14:textId="77777777" w:rsidR="00CC327B" w:rsidRDefault="00CC327B">
+    <w:p w14:paraId="069EE975" w14:textId="77777777" w:rsidR="00A10B3E" w:rsidRDefault="00A10B3E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22117B82" w14:textId="77777777" w:rsidR="00CC327B" w:rsidRDefault="00CC327B">
+    <w:p w14:paraId="4D2FD510" w14:textId="77777777" w:rsidR="00A10B3E" w:rsidRDefault="00A10B3E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4B893FDE" w14:textId="77777777" w:rsidR="00064425" w:rsidRDefault="00064425">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
@@ -1055,107 +1076,111 @@
     <w:rsid w:val="00145470"/>
     <w:rsid w:val="00150E7D"/>
     <w:rsid w:val="0016190D"/>
     <w:rsid w:val="001836C1"/>
     <w:rsid w:val="001B75ED"/>
     <w:rsid w:val="001C42C9"/>
     <w:rsid w:val="001C6C1F"/>
     <w:rsid w:val="001D5ABC"/>
     <w:rsid w:val="001D7330"/>
     <w:rsid w:val="00206251"/>
     <w:rsid w:val="0025357C"/>
     <w:rsid w:val="00282913"/>
     <w:rsid w:val="002A1D06"/>
     <w:rsid w:val="002F2F3F"/>
     <w:rsid w:val="0030602A"/>
     <w:rsid w:val="00313CCB"/>
     <w:rsid w:val="00355FE9"/>
     <w:rsid w:val="00381191"/>
     <w:rsid w:val="003A21DB"/>
     <w:rsid w:val="003D2B2E"/>
     <w:rsid w:val="0042793E"/>
     <w:rsid w:val="00440477"/>
     <w:rsid w:val="0044182D"/>
     <w:rsid w:val="00450553"/>
     <w:rsid w:val="00452AFA"/>
+    <w:rsid w:val="004A2CED"/>
     <w:rsid w:val="004E1780"/>
     <w:rsid w:val="00500F62"/>
     <w:rsid w:val="00525B8C"/>
     <w:rsid w:val="00530B67"/>
     <w:rsid w:val="00537758"/>
     <w:rsid w:val="00545D5A"/>
     <w:rsid w:val="00575CC7"/>
     <w:rsid w:val="00582DE4"/>
     <w:rsid w:val="005B21D2"/>
     <w:rsid w:val="005D3F73"/>
     <w:rsid w:val="006069D7"/>
     <w:rsid w:val="00627116"/>
     <w:rsid w:val="00633A71"/>
     <w:rsid w:val="00642090"/>
     <w:rsid w:val="0064722E"/>
     <w:rsid w:val="0065529F"/>
     <w:rsid w:val="00674FE0"/>
     <w:rsid w:val="00676A03"/>
     <w:rsid w:val="0069708E"/>
     <w:rsid w:val="006B1DEB"/>
     <w:rsid w:val="006D388B"/>
     <w:rsid w:val="006D6DE3"/>
     <w:rsid w:val="006E1FFC"/>
     <w:rsid w:val="006F1BA8"/>
     <w:rsid w:val="006F65F8"/>
     <w:rsid w:val="006F7AC7"/>
     <w:rsid w:val="007164B2"/>
     <w:rsid w:val="00720589"/>
     <w:rsid w:val="00720FEE"/>
     <w:rsid w:val="007217CE"/>
     <w:rsid w:val="007272F0"/>
     <w:rsid w:val="0074441C"/>
+    <w:rsid w:val="00751EB3"/>
     <w:rsid w:val="00752CC8"/>
     <w:rsid w:val="00794B99"/>
     <w:rsid w:val="0081786E"/>
     <w:rsid w:val="00853533"/>
     <w:rsid w:val="008B60E7"/>
     <w:rsid w:val="008C002E"/>
     <w:rsid w:val="008C05FC"/>
     <w:rsid w:val="00905FA6"/>
     <w:rsid w:val="00920EFD"/>
     <w:rsid w:val="0093374D"/>
     <w:rsid w:val="00936734"/>
     <w:rsid w:val="00947ED9"/>
     <w:rsid w:val="009609E1"/>
     <w:rsid w:val="00960AD3"/>
     <w:rsid w:val="0096243F"/>
     <w:rsid w:val="00962FC2"/>
     <w:rsid w:val="009632F0"/>
     <w:rsid w:val="009738A2"/>
     <w:rsid w:val="00975689"/>
     <w:rsid w:val="00994008"/>
     <w:rsid w:val="00995A0C"/>
     <w:rsid w:val="009A7778"/>
+    <w:rsid w:val="009B705D"/>
     <w:rsid w:val="009D64C1"/>
     <w:rsid w:val="00A00391"/>
     <w:rsid w:val="00A07475"/>
+    <w:rsid w:val="00A10B3E"/>
     <w:rsid w:val="00A72717"/>
     <w:rsid w:val="00A82229"/>
     <w:rsid w:val="00A843A5"/>
     <w:rsid w:val="00A96CB5"/>
     <w:rsid w:val="00A97A33"/>
     <w:rsid w:val="00AD1148"/>
     <w:rsid w:val="00AE181E"/>
     <w:rsid w:val="00AF2931"/>
     <w:rsid w:val="00AF3B5D"/>
     <w:rsid w:val="00B0153C"/>
     <w:rsid w:val="00B03BF1"/>
     <w:rsid w:val="00B053DA"/>
     <w:rsid w:val="00B52D6A"/>
     <w:rsid w:val="00B6036C"/>
     <w:rsid w:val="00B63EEB"/>
     <w:rsid w:val="00B66943"/>
     <w:rsid w:val="00B821BA"/>
     <w:rsid w:val="00B8378A"/>
     <w:rsid w:val="00B9413D"/>
     <w:rsid w:val="00BB1D2E"/>
     <w:rsid w:val="00BB78A2"/>
     <w:rsid w:val="00BC3479"/>
     <w:rsid w:val="00BD1C4F"/>
     <w:rsid w:val="00BE40E8"/>
     <w:rsid w:val="00C0252D"/>
@@ -2100,54 +2125,69 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>203</Words>
-  <Characters>1161</Characters>
+  <Characters>1162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>КонсультантПлюс</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1362</CharactersWithSpaces>
+  <CharactersWithSpaces>1363</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>КонсультантПлюс</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>