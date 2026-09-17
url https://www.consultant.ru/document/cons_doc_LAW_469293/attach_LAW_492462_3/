--- v0 (2026-07-18)
+++ v1 (2026-09-17)
@@ -19,65 +19,72 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="21A2DA31" w14:textId="77777777" w:rsidR="005213FB" w:rsidRPr="00740803" w:rsidRDefault="005213FB" w:rsidP="005213FB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006916AB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(в ред. Постановления Правительства РФ от 04.12.2024 № 1708)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23786325" w14:textId="30036058" w:rsidR="003D4163" w:rsidRPr="00283D3F" w:rsidRDefault="001A166F" w:rsidP="001A166F">
+    <w:p w14:paraId="23786325" w14:textId="224A9060" w:rsidR="003D4163" w:rsidRPr="00283D3F" w:rsidRDefault="001A166F" w:rsidP="001A166F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283D3F">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Форма 3</w:t>
+        <w:t xml:space="preserve">Форма </w:t>
+      </w:r>
+      <w:r w:rsidR="009371D2">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4082"/>
         <w:gridCol w:w="6435"/>
@@ -1721,150 +1728,149 @@
       <w:r w:rsidRPr="006E3FF0">
         <w:br/>
         <w:t>с единицы) независимо от структурных подразделений.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB1A6AE" w14:textId="77777777" w:rsidR="00CF2E2E" w:rsidRDefault="00CF2E2E" w:rsidP="00CF2E2E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CF2E2E" w:rsidSect="00013F7E">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="567" w:left="851" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2053A689" w14:textId="77777777" w:rsidR="003E4774" w:rsidRDefault="003E4774">
+    <w:p w14:paraId="3B2ACD18" w14:textId="77777777" w:rsidR="00DA0CAC" w:rsidRDefault="00DA0CAC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61C72BD3" w14:textId="77777777" w:rsidR="003E4774" w:rsidRDefault="003E4774">
+    <w:p w14:paraId="605AD15F" w14:textId="77777777" w:rsidR="00DA0CAC" w:rsidRDefault="00DA0CAC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="746FFE2B" w14:textId="77777777" w:rsidR="003E4774" w:rsidRDefault="003E4774">
+    <w:p w14:paraId="554F68AC" w14:textId="77777777" w:rsidR="00DA0CAC" w:rsidRDefault="00DA0CAC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DE788E2" w14:textId="77777777" w:rsidR="003E4774" w:rsidRDefault="003E4774">
+    <w:p w14:paraId="6A8B8116" w14:textId="77777777" w:rsidR="00DA0CAC" w:rsidRDefault="00DA0CAC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3ABDC3EF" w14:textId="77777777" w:rsidR="00067894" w:rsidRPr="00067894" w:rsidRDefault="00067894" w:rsidP="005405B8">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4677"/>
         <w:tab w:val="clear" w:pos="9355"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Подготовлено с использованием системы </w:t>
     </w:r>
     <w:r w:rsidRPr="00067894">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>КонсультантПлюс</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00067894"/>
     <w:rsid w:val="00013F7E"/>
     <w:rsid w:val="00042B0C"/>
     <w:rsid w:val="00067894"/>
     <w:rsid w:val="00127BF1"/>
@@ -1874,65 +1880,67 @@
     <w:rsid w:val="002525F6"/>
     <w:rsid w:val="00283D3F"/>
     <w:rsid w:val="002A5453"/>
     <w:rsid w:val="00340EE8"/>
     <w:rsid w:val="003549C4"/>
     <w:rsid w:val="003D4163"/>
     <w:rsid w:val="003E4774"/>
     <w:rsid w:val="00450A0E"/>
     <w:rsid w:val="00473021"/>
     <w:rsid w:val="005213FB"/>
     <w:rsid w:val="005310AE"/>
     <w:rsid w:val="005405B8"/>
     <w:rsid w:val="0056290C"/>
     <w:rsid w:val="0056343A"/>
     <w:rsid w:val="00590E4C"/>
     <w:rsid w:val="005B110C"/>
     <w:rsid w:val="00617AEF"/>
     <w:rsid w:val="00672D07"/>
     <w:rsid w:val="006916AB"/>
     <w:rsid w:val="006E3FF0"/>
     <w:rsid w:val="00870C22"/>
     <w:rsid w:val="00895FCC"/>
     <w:rsid w:val="008F2476"/>
     <w:rsid w:val="00921FC5"/>
     <w:rsid w:val="00923A9E"/>
+    <w:rsid w:val="009371D2"/>
     <w:rsid w:val="00977632"/>
     <w:rsid w:val="009E2204"/>
     <w:rsid w:val="009F0121"/>
     <w:rsid w:val="009F1B63"/>
     <w:rsid w:val="00A37C73"/>
     <w:rsid w:val="00AA7CC3"/>
     <w:rsid w:val="00AF6214"/>
     <w:rsid w:val="00B153C2"/>
     <w:rsid w:val="00B1668C"/>
     <w:rsid w:val="00B33DE8"/>
     <w:rsid w:val="00B56528"/>
     <w:rsid w:val="00C054BA"/>
     <w:rsid w:val="00C26C7C"/>
     <w:rsid w:val="00CF2E2E"/>
     <w:rsid w:val="00D7650D"/>
+    <w:rsid w:val="00DA0CAC"/>
     <w:rsid w:val="00DA7B44"/>
     <w:rsid w:val="00E74DA3"/>
     <w:rsid w:val="00F37766"/>
     <w:rsid w:val="00F4566E"/>
     <w:rsid w:val="00FA0269"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>